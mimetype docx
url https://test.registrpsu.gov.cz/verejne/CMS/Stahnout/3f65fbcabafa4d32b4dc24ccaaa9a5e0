--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -7,669 +7,1168 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1897E3CA" w14:textId="24C395E6" w:rsidR="008D043C" w:rsidRPr="00607FFB" w:rsidRDefault="00A16C3B" w:rsidP="008D043C">
+    <w:p w14:paraId="1897E3CA" w14:textId="797C12F1" w:rsidR="008D043C" w:rsidRPr="00476313" w:rsidRDefault="00E93EA5" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A16C3B">
+      <w:r w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Formulář žádosti právnickou osobu (firmu) se psem v majetku</w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence psů - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulář </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476313" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>společnost či podnikatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se psem v</w:t>
+      </w:r>
+      <w:r w:rsidR="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>majetku</w:t>
+      </w:r>
+      <w:r w:rsidR="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firmy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160A7C39" w14:textId="3B7E1FA4" w:rsidR="008D043C" w:rsidRPr="001D53AE" w:rsidRDefault="008D043C" w:rsidP="005D1D26">
+    <w:p w14:paraId="3340D971" w14:textId="4219B5B6" w:rsidR="00E93EA5" w:rsidRPr="00371F19" w:rsidRDefault="00E93EA5" w:rsidP="007C3E3B">
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>údaje označené</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">označené </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D53AE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární lékař</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hvězdičkou jsou povinné, ostatní údaje vyplňte, pokud je znáte</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD61F2">
+      <w:r w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; po vyplnění vytiskněte a podepište</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>údaje označené</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jsou povinné, pokud existují; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>po vyplnění vytiskněte a podepište</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4C6742" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="2B4C6742" w14:textId="68D1F22A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="001553C5">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identifikace psa</w:t>
       </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Umístění čipu – zaškrtněte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C33" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Umístění čipu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001553C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – zaškrtněte</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2084"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="1942"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="207"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="1684"/>
+        <w:gridCol w:w="1239"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="1376"/>
+        <w:gridCol w:w="1515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="486FBE3B" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="001553C5" w:rsidRPr="003355DF" w14:paraId="486FBE3B" w14:textId="77777777" w:rsidTr="001553C5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D220C92" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2D220C92" w14:textId="5FE2C81D" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo čipu</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...70 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="dxa"/>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04715F7B" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C68A16B" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25052E09" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C3D088" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D23D343" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226C93B9" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6BE6A4" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587BF187" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ED9A9E" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27515952" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DC61EC" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA59158" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC5CB7E" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781C5140" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E48FC5B" w14:textId="0C7F2314" w:rsidR="001553C5" w:rsidRPr="00053023" w:rsidRDefault="001553C5" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2105F532" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2105F532" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9C333C" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="7C9C333C" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1604177765"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="008D043C">
+                <w:r w:rsidR="001553C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="001553C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="001553C5" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>evá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F668E38" w14:textId="4951D9A0" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0F668E38" w14:textId="4951D9A0" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="821231325"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0064026A">
+                <w:r w:rsidR="001553C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="001553C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="001553C5" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>třed krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="142" w:type="dxa"/>
+            <w:tcW w:w="140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6AB2EA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6C6AB2EA" w14:textId="77777777" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545E9A2A" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="545E9A2A" w14:textId="78D4C7D6" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo tetování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="tetování"/>
             <w:tag w:val="tetování"/>
             <w:id w:val="1211607078"/>
             <w:placeholder>
-              <w:docPart w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
+              <w:docPart w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2269" w:type="dxa"/>
+                <w:tcW w:w="1515" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4C4D3179" w14:textId="2EFF8DEE" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+              <w:p w14:paraId="4C4D3179" w14:textId="2EFF8DEE" w:rsidR="001553C5" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002F4B47">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="12898793" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="12898793" w14:textId="77777777" w:rsidTr="001553C5">
         <w:trPr>
           <w:trHeight w:val="26"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E1BE05" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="01E1BE05" w14:textId="1145F36A" w:rsidR="008D043C" w:rsidRPr="001553C5" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="00366FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum aplikace/odečtení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum čipu"/>
             <w:tag w:val="datum čipu"/>
             <w:id w:val="339053555"/>
             <w:placeholder>
               <w:docPart w:val="518375FEE13C44B9806CA89144C29954"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcW w:w="2587" w:type="dxa"/>
+                <w:gridSpan w:val="15"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="dxa"/>
+            <w:tcW w:w="106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="364AC938" w14:textId="522B1E3F" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="924538215"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -683,336 +1182,343 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ravá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E16485A" w14:textId="30F802C0" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6E16485A" w14:textId="0FDB154D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="103090620"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> j</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B255C">
+            <w:r w:rsidR="008D043C" w:rsidRPr="001553C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jiné </w:t>
+            </w:r>
+            <w:r w:rsidR="001553C5" w:rsidRPr="001553C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="008D043C" w:rsidRPr="001553C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vypište</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="142" w:type="dxa"/>
+            <w:tcW w:w="140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E28AD2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F48A4E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="78F48A4E" w14:textId="4AF32B3E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="001553C5" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo Petpasu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="petpas"/>
             <w:tag w:val="petpas"/>
             <w:id w:val="1143078340"/>
             <w:placeholder>
               <w:docPart w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2269" w:type="dxa"/>
+                <w:tcW w:w="1515" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="586AC161" w14:textId="7A57B2D1" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00554311">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D44B8" w:rsidRPr="003355DF" w14:paraId="11D2F4CA" w14:textId="77777777" w:rsidTr="009777A9">
+      <w:tr w:rsidR="008D44B8" w:rsidRPr="003355DF" w14:paraId="11D2F4CA" w14:textId="77777777" w:rsidTr="001553C5">
         <w:trPr>
           <w:trHeight w:val="26"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4122C401" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC63DA4" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="dxa"/>
+            <w:tcW w:w="106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6937B044" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="umístění"/>
             <w:tag w:val="umístění"/>
             <w:id w:val="1721864941"/>
             <w:placeholder>
               <w:docPart w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6663" w:type="dxa"/>
+                <w:tcW w:w="5954" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DDD675B" w14:textId="2BB1B595" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008C5D96">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1231,60 +1737,71 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="634431F9" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B1BCA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="1D5B1BCA" w14:textId="74E6A7F3" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození psa"/>
             <w:tag w:val="datum narození psa"/>
             <w:id w:val="-1481294849"/>
             <w:placeholder>
               <w:docPart w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
@@ -1293,61 +1810,59 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
@@ -1390,76 +1905,87 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E1737" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="4A3E1737" w14:textId="5CC156CB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození není přesné –</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přibližné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození přibližně"/>
             <w:tag w:val="datum narození přibližně"/>
             <w:id w:val="238212266"/>
             <w:placeholder>
               <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
@@ -1468,61 +1994,59 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
@@ -1554,85 +2078,117 @@
               </w:tcPr>
               <w:p w14:paraId="1337E677" w14:textId="668DFF0C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00041D03">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76290C81" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="76290C81" w14:textId="3B908E6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009C0B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zaškrtněte</w:t>
+      </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zakroužkujte platné</w:t>
+        <w:t xml:space="preserve"> platné</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poznávací znaky</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
@@ -1662,150 +2218,158 @@
           </w:tcPr>
           <w:p w14:paraId="1FD1B078" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Průkaz původu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6BABF5" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="4A6BABF5" w14:textId="50DD02D5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="972407509"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ANO</w:t>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB0B0F8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="1FB0B0F8" w14:textId="032649D5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1442185726"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5881E133" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
@@ -1867,142 +2431,158 @@
           </w:tcPr>
           <w:p w14:paraId="20C06494" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pohlaví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDF4B93" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0FDF4B93" w14:textId="5C4C3424" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1945992248"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fena</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0462F6A9" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0462F6A9" w14:textId="1B45B475" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="939418425"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pes</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="639D63F8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2036,236 +2616,274 @@
           </w:tcPr>
           <w:p w14:paraId="2F47A986" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kastrace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F4953" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6B3F4953" w14:textId="419AAFC7" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1395477558"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ANO</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75ECF893" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="75ECF893" w14:textId="0E9A9952" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1756824015"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F091052" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39C3E970" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30437228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="30437228" w14:textId="5490C2EB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Doplňkové informace</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> k popisu psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="00F8013F">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="007C3E3B">
         <w:trPr>
-          <w:trHeight w:val="953"/>
+          <w:trHeight w:val="907"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="doplňkové informace"/>
             <w:tag w:val="doplňkové informace"/>
             <w:id w:val="-1741547515"/>
             <w:placeholder>
               <w:docPart w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10589" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
@@ -2275,344 +2893,385 @@
               </w:tcPr>
               <w:p w14:paraId="267F2A2C" w14:textId="1B09583A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00712731">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40C931C8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="006C0FAD" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="40C931C8" w14:textId="70DBBC13" w:rsidR="008D043C" w:rsidRPr="006C0FAD" w:rsidRDefault="008D043C" w:rsidP="00695E8A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6521"/>
+          <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0FAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Očkování</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> proti vzteklině</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00695E8A" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00695E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Platnost očkování</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="1001"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="119"/>
-        <w:gridCol w:w="1398"/>
+        <w:gridCol w:w="1732"/>
         <w:gridCol w:w="1135"/>
-        <w:gridCol w:w="278"/>
-        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0F596B09" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0F596B09" w14:textId="77777777" w:rsidTr="00695E8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01878E1E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="01878E1E" w14:textId="08D76246" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="000522FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Očkován</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4863BAD0" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="4863BAD0" w14:textId="2168A75D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="425621925"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D043C">
-[...5 lines deleted...]
-              <w:t>ANO</w:t>
+            <w:r w:rsidR="00695E8A" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350293F5" w14:textId="07D0E77C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="0031154E">
+          <w:p w14:paraId="350293F5" w14:textId="16881202" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="0031154E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1725560012"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0052196A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF2ED81" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088E3CFE" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="000522FA" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="088E3CFE" w14:textId="707DF600" w:rsidR="008D043C" w:rsidRPr="000522FA" w:rsidRDefault="00695E8A" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000522FA">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="000522FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum očkování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum očkování"/>
             <w:tag w:val="datum očkování"/>
             <w:id w:val="-2014524041"/>
             <w:placeholder>
               <w:docPart w:val="225FE70B94D740A1B42A40A91259DCBE"/>
             </w:placeholder>
@@ -2623,88 +3282,86 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcW w:w="601" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB4751E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1267815740"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2776,51 +3433,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24 měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="pct"/>
+            <w:tcW w:w="600" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F53E07" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-558234968"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2842,128 +3499,144 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="746BFF99" w14:textId="1D6ADD90" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00140A2C" w:rsidP="00F8013F">
+    <w:p w14:paraId="746BFF99" w14:textId="34A150BC" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00140A2C" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Údaje o chovateli – právnické osobě, která má zvíře v majetku a je za něj zodpovědná</w:t>
+        <w:t>Údaje o chovateli – právnické osobě</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> či podnikateli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, která má zvíře v majetku a je za něj zodpovědná</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="6803"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="18E4F403" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E398DC9" w14:textId="59ACDB31" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6E398DC9" w14:textId="0ABA6578" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...10 lines deleted...]
-            <w:r w:rsidR="0054098C" w:rsidRPr="0054098C">
+            <w:r w:rsidRPr="0054098C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Název firmy</w:t>
+            </w:r>
+            <w:r w:rsidR="007F26C2" w:rsidRPr="007F26C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (u OSVČ jméno příjmení)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="název firmy"/>
             <w:tag w:val="název firmy"/>
             <w:id w:val="1055743547"/>
             <w:placeholder>
               <w:docPart w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
@@ -2988,72 +3661,61 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="5A8B4E66" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2271D92E" w14:textId="2B70F286" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2271D92E" w14:textId="005EFA9E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...10 lines deleted...]
-            <w:r w:rsidR="0054098C" w:rsidRPr="0054098C">
+            <w:r w:rsidRPr="0054098C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IČO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="IČO"/>
             <w:tag w:val="IČO"/>
             <w:id w:val="-1210340766"/>
             <w:placeholder>
               <w:docPart w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
@@ -3085,187 +3747,165 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="76E9EFFF" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4B8FF9" w14:textId="2165CB9B" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2D4B8FF9" w14:textId="5FAC77A5" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...10 lines deleted...]
-            <w:r w:rsidR="0054098C" w:rsidRPr="0054098C">
+            <w:r w:rsidRPr="0054098C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresa sídla firmy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DF1308" w14:textId="616C7A57" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
+          <w:p w14:paraId="46DF1308" w14:textId="616C7A57" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="adresa sídla firmy"/>
                 <w:tag w:val="adresa sídla firmy"/>
                 <w:id w:val="-882641382"/>
                 <w:placeholder>
                   <w:docPart w:val="B095FBE97AD84510897D3347FE1F8371"/>
                 </w:placeholder>
                 <w15:color w:val="FFCC99"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="002E2C73">
+                <w:r w:rsidR="0052196A" w:rsidRPr="002E2C73">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="24B18C32" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A8FE87" w14:textId="5BF14882" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="07A8FE87" w14:textId="48BF3E70" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0054098C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...10 lines deleted...]
-            <w:r w:rsidR="0054098C" w:rsidRPr="0054098C">
+            <w:r w:rsidRPr="0054098C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jednající osoba (jméno, e</w:t>
             </w:r>
             <w:r w:rsidR="002E1836">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="0054098C" w:rsidRPr="0054098C">
+            <w:r w:rsidRPr="0054098C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mail, telefon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="jednající osoba"/>
             <w:tag w:val="jednající osoba"/>
             <w:id w:val="-212815636"/>
             <w:placeholder>
               <w:docPart w:val="6CD91968DA0F4574B32DFD046E77C80B"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
@@ -3286,120 +3926,118 @@
               <w:p w14:paraId="7939424D" w14:textId="07BF3099" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0018424A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="486ECF44" w14:textId="1CB28DAC" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00F8013F">
+    <w:p w14:paraId="486ECF44" w14:textId="1A0300BD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3682D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zástupce chovatelem pověřený právnickou osobou</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> či podnikatelem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="6803"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="37E93E0D" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E12312D" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+          <w:p w14:paraId="5E12312D" w14:textId="411D558F" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="jméno zástupce"/>
             <w:tag w:val="jméno zástupce"/>
             <w:id w:val="460306574"/>
             <w:placeholder>
               <w:docPart w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
             </w:placeholder>
@@ -3432,71 +4070,60 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="4F01E320" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE55DD" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+          <w:p w14:paraId="09FE55DD" w14:textId="7C7B2C30" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Příjmení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="příjmení zástupce"/>
             <w:tag w:val="příjmení zástupce"/>
             <w:id w:val="-1854713690"/>
             <w:placeholder>
               <w:docPart w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
             </w:placeholder>
@@ -3529,71 +4156,60 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="702A0E17" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1673216A" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+          <w:p w14:paraId="1673216A" w14:textId="60EA32EC" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození zástupce"/>
             <w:tag w:val="datum narození zástupce"/>
             <w:id w:val="955987008"/>
             <w:placeholder>
               <w:docPart w:val="0418431552664220B32ACA79869C33B1"/>
             </w:placeholder>
@@ -3605,99 +4221,86 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="59D58A5E" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="6919B2BD" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186B6F4F" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
+          <w:p w14:paraId="186B6F4F" w14:textId="096F65CD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresa pobytu uveden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3755,117 +4358,147 @@
               <w:p w14:paraId="6C99F35A" w14:textId="24E417DB" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="00922C56">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AF3E82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A5C1655" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="00922009" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="4A5C1655" w14:textId="042BC269" w:rsidR="008D043C" w:rsidRPr="00922009" w:rsidRDefault="0055768C" w:rsidP="00F8013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922009">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="00922009">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cizin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ec – typ dokladu (občané ČR nevyplňují)</w:t>
+        <w:t>ec – typ dokladu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="0055768C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (občané ČR nevyplňují)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="003355DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Číslo dokladu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
@@ -4550,243 +5183,283 @@
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="2EF0F1D8" w14:textId="77777777" w:rsidTr="000049D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5AC76D" w14:textId="0554B571" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6E5AC76D" w14:textId="792A5BF3" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresa chovu je stejná jako </w:t>
             </w:r>
             <w:r w:rsidR="000049D0" w:rsidRPr="000049D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>sídlo právnické osoby</w:t>
+              <w:t xml:space="preserve">sídlo </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>firmy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA185FA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="2BA185FA" w14:textId="29A2F426" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1833982081"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ANO</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9D9884" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6E9D9884" w14:textId="218B4911" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-223673267"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055768C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C7AC8E7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00F8013F">
+    <w:p w14:paraId="6C7AC8E7" w14:textId="1BBDAAC9" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0055768C" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pokud ne, uveďte místo chovu</w:t>
+        <w:t>Pokud ne, uveďte místo chovu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2269"/>
@@ -5087,68 +5760,97 @@
               <w:p w14:paraId="673244EA" w14:textId="70639524" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002F7910">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BA1CF2" w14:textId="675EAB5A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00386F93" w:rsidP="00F8013F">
+    <w:p w14:paraId="79BA1CF2" w14:textId="3BF9E2BB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00386F93" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktní údaje chovatele – zástupce právnické osoby</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> či podnikatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5427,61 +6129,59 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="461" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5580,190 +6280,197 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="652158DD" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidRDefault="00463A71" w:rsidP="00F2008A"/>
-    <w:sectPr w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidSect="00755F8D">
+    <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidRDefault="00463A71" w:rsidP="00F2008A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidSect="00755F8D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="142" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3743D0E8" w14:textId="77777777" w:rsidR="00133227" w:rsidRDefault="00133227" w:rsidP="00755F8D">
+    <w:p w14:paraId="5CCE0D53" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E503316" w14:textId="77777777" w:rsidR="00133227" w:rsidRDefault="00133227" w:rsidP="00755F8D">
+    <w:p w14:paraId="697923D1" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4871FAB3" w14:textId="77777777" w:rsidR="00133227" w:rsidRDefault="00133227" w:rsidP="00755F8D">
+    <w:p w14:paraId="4F379F48" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AAD2B1E" w14:textId="77777777" w:rsidR="00133227" w:rsidRDefault="00133227" w:rsidP="00755F8D">
+    <w:p w14:paraId="5C123364" w14:textId="77777777" w:rsidR="003D709F" w:rsidRDefault="003D709F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6342,183 +7049,203 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="137"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EGBdpU5/KYYLbJnfegZwnsVESWORaPP51pkVcZey5DHCzU9diOnbpY+xmf/Xx/UHx7yC9D3IckuBwSLIW3ZSew==" w:salt="Rf2ggg/9qtzJnRFTcyRB8g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E346A6"/>
     <w:rsid w:val="000030E7"/>
     <w:rsid w:val="000049D0"/>
     <w:rsid w:val="00007565"/>
     <w:rsid w:val="000315FE"/>
     <w:rsid w:val="00086CAA"/>
     <w:rsid w:val="000B2DC6"/>
     <w:rsid w:val="000F1FA3"/>
     <w:rsid w:val="001162B4"/>
     <w:rsid w:val="00123C8E"/>
     <w:rsid w:val="00133227"/>
     <w:rsid w:val="00140A2C"/>
+    <w:rsid w:val="001553C5"/>
     <w:rsid w:val="001B2B97"/>
+    <w:rsid w:val="001D47E1"/>
     <w:rsid w:val="001E7866"/>
     <w:rsid w:val="00203B8F"/>
     <w:rsid w:val="00232C50"/>
     <w:rsid w:val="00240A27"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="002E1836"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00342126"/>
+    <w:rsid w:val="00366FAA"/>
     <w:rsid w:val="00372D73"/>
     <w:rsid w:val="00386F93"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
+    <w:rsid w:val="003D709F"/>
     <w:rsid w:val="00432022"/>
     <w:rsid w:val="00463A71"/>
     <w:rsid w:val="00466DA2"/>
+    <w:rsid w:val="00476313"/>
     <w:rsid w:val="0049155A"/>
     <w:rsid w:val="0052196A"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="0054098C"/>
+    <w:rsid w:val="0055213A"/>
+    <w:rsid w:val="0055768C"/>
     <w:rsid w:val="00562813"/>
     <w:rsid w:val="005D1D26"/>
     <w:rsid w:val="005D55AB"/>
     <w:rsid w:val="005F0716"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
+    <w:rsid w:val="00695E8A"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
     <w:rsid w:val="00724220"/>
+    <w:rsid w:val="00741098"/>
     <w:rsid w:val="007423F3"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
+    <w:rsid w:val="007C3E3B"/>
     <w:rsid w:val="007D10F5"/>
+    <w:rsid w:val="007F26C2"/>
     <w:rsid w:val="00806FD0"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="00852360"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
+    <w:rsid w:val="008C6AC2"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
     <w:rsid w:val="009253A2"/>
     <w:rsid w:val="00962B8C"/>
+    <w:rsid w:val="00964946"/>
     <w:rsid w:val="00967AAA"/>
     <w:rsid w:val="009B255C"/>
     <w:rsid w:val="009E10B3"/>
     <w:rsid w:val="00A16C3B"/>
     <w:rsid w:val="00A665E1"/>
     <w:rsid w:val="00AA3388"/>
+    <w:rsid w:val="00AD374D"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B33FEF"/>
     <w:rsid w:val="00B3682D"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
     <w:rsid w:val="00B8508F"/>
+    <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00BA2578"/>
     <w:rsid w:val="00BA3835"/>
+    <w:rsid w:val="00BA5C80"/>
     <w:rsid w:val="00BC0852"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C85AAC"/>
     <w:rsid w:val="00CA5BB4"/>
     <w:rsid w:val="00CF4552"/>
     <w:rsid w:val="00D11F92"/>
     <w:rsid w:val="00D174B7"/>
+    <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D3403F"/>
     <w:rsid w:val="00D81542"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00DA2F8A"/>
     <w:rsid w:val="00DB063E"/>
     <w:rsid w:val="00DB7522"/>
+    <w:rsid w:val="00DD4182"/>
     <w:rsid w:val="00E14205"/>
     <w:rsid w:val="00E22F70"/>
     <w:rsid w:val="00E346A6"/>
     <w:rsid w:val="00E3549B"/>
     <w:rsid w:val="00E42ED9"/>
+    <w:rsid w:val="00E93EA5"/>
     <w:rsid w:val="00ED6309"/>
     <w:rsid w:val="00F10703"/>
     <w:rsid w:val="00F2008A"/>
     <w:rsid w:val="00F23D80"/>
     <w:rsid w:val="00F8013F"/>
     <w:rsid w:val="00F846CC"/>
+    <w:rsid w:val="00FA1C33"/>
     <w:rsid w:val="00FA1E6A"/>
     <w:rsid w:val="00FD0F63"/>
     <w:rsid w:val="00FD61F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8628,108 +9355,50 @@
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...56 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B01C614-BC5A-434E-84DB-001387CB71ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
           <w:pPr>
             <w:pStyle w:val="518375FEE13C44B9806CA89144C29954"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
@@ -9527,177 +10196,216 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B9D13BEA-0978-483F-A293-C7C2E0BACA0D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001715F4" w:rsidRDefault="00643CD4" w:rsidP="00643CD4">
           <w:pPr>
             <w:pStyle w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EB3DD904-3AA7-41C6-B191-AC7E510E659B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006B6D7A" w:rsidRDefault="00845A31" w:rsidP="00845A31">
+          <w:pPr>
+            <w:pStyle w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="000B1A61"/>
     <w:rsid w:val="001715F4"/>
+    <w:rsid w:val="001C5764"/>
     <w:rsid w:val="002A0BFD"/>
     <w:rsid w:val="0033067E"/>
     <w:rsid w:val="00390AC3"/>
     <w:rsid w:val="003D422C"/>
     <w:rsid w:val="00475B35"/>
     <w:rsid w:val="00643CD4"/>
+    <w:rsid w:val="006958CB"/>
+    <w:rsid w:val="006B6D7A"/>
     <w:rsid w:val="0073261B"/>
     <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00845A31"/>
+    <w:rsid w:val="008F536E"/>
+    <w:rsid w:val="00964946"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B8508F"/>
+    <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
+    <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D835D7"/>
+    <w:rsid w:val="00F31B2E"/>
+    <w:rsid w:val="00F90F80"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -10110,51 +10818,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00643CD4"/>
+    <w:rsid w:val="00845A31"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
     <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
     <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
     <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
     <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
     <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
@@ -10246,50 +10954,54 @@
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3D437C5075E4BE99A97784EEFB8AD67">
     <w:name w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
     <w:rsid w:val="000B1A61"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B095FBE97AD84510897D3347FE1F8371">
     <w:name w:val="B095FBE97AD84510897D3347FE1F8371"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84AC8BCD322E42E5B75DA7B6AEC89A99">
     <w:name w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6275CCAEE364516A40E4EFB1AADA458">
     <w:name w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0418431552664220B32ACA79869C33B1">
     <w:name w:val="0418431552664220B32ACA79869C33B1"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC32B92D51FB405E9FD9A87576AB8AF9">
     <w:name w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
     <w:rsid w:val="00643CD4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="807287A2EBF2473D9449DCEB0325C6EB">
+    <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
+    <w:rsid w:val="00845A31"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10523,69 +11235,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>281</Words>
-  <Characters>1663</Characters>
+  <Words>317</Words>
+  <Characters>1871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1941</CharactersWithSpaces>
+  <CharactersWithSpaces>2184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>