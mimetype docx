--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -7,701 +7,1460 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1897E3CA" w14:textId="4F38C0DC" w:rsidR="008D043C" w:rsidRPr="00607FFB" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="1897E3CA" w14:textId="6238F75B" w:rsidR="008D043C" w:rsidRPr="00607FFB" w:rsidRDefault="00AB35E0" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00607FFB">
+      <w:r w:rsidRPr="00AB35E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulář žádosti pro chovatele psa </w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence </w:t>
       </w:r>
-      <w:r w:rsidR="008E10F1">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB35E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>–––</w:t>
+        <w:t>psů</w:t>
       </w:r>
-      <w:r w:rsidR="00D174B7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00607FFB">
+      <w:r w:rsidRPr="00AB35E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>občana (fyzickou osobu)</w:t>
+        <w:t>Formulář</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB35E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro občana</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="00607FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (fyzickou osobu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160A7C39" w14:textId="3B7E1FA4" w:rsidR="008D043C" w:rsidRPr="001D53AE" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="160A7C39" w14:textId="066362CF" w:rsidR="008D043C" w:rsidRPr="00371F19" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D53AE">
+      <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">údaje </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD61F2" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>označené</w:t>
       </w:r>
       <w:r w:rsidR="00FD61F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">označené </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D53AE">
+      <w:r w:rsidR="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hvězdičkou jsou </w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>povinné, pokud je znáte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– jinak vyplní veterinární lékař</w:t>
+      </w:r>
+      <w:r w:rsidR="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hvězdičkou jsou povinné, ostatní údaje vyplňte, pokud je znáte</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD61F2">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A954DA" w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r w:rsidR="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; po vyplnění vytiskněte a podepište</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00371F19" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>údaje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00371F19" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> označené</w:t>
+      </w:r>
+      <w:r w:rsidR="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jsou </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6506" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>povinné,</w:t>
+      </w:r>
+      <w:r w:rsidR="00563ACA" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pokud existují</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD61F2" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A954DA" w:rsidRPr="00E93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r w:rsidR="00A954DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD61F2" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>po vyplnění vytiskněte a podepište</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4C6742" w14:textId="22C764A2" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="2B4C6742" w14:textId="20351FFF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="0066758D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identifikace psa</w:t>
       </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Umístění čipu </w:t>
       </w:r>
-      <w:r w:rsidR="008E10F1">
+      <w:r w:rsidR="0011175D" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Umístění čipu </w:t>
+      </w:r>
+      <w:r w:rsidR="008E10F1" w:rsidRPr="00524C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>–––</w:t>
       </w:r>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="00524C22">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaškrtněte</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2084"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2052"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="168"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
         <w:gridCol w:w="141"/>
-        <w:gridCol w:w="1702"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="1676"/>
+        <w:gridCol w:w="1257"/>
+        <w:gridCol w:w="99"/>
+        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="1537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="486FBE3B" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="00952890" w:rsidRPr="003355DF" w14:paraId="486FBE3B" w14:textId="77777777" w:rsidTr="00563ACA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D220C92" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2D220C92" w14:textId="047FCB1A" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00952890" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo čipu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:color w:val="EE0000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="čip"/>
             <w:tag w:val="čip"/>
             <w:id w:val="1620488020"/>
             <w:placeholder>
-              <w:docPart w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
+              <w:docPart w:val="3C26EB3F63084A169F40353B04DE4306"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcW w:w="168" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0E48FC5B" w14:textId="15C62A04" w:rsidR="008D043C" w:rsidRPr="00053023" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
+              <w:p w14:paraId="43B3FB11" w14:textId="5377C287" w:rsidR="00952890" w:rsidRPr="000261BC" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000261BC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-986309931"/>
+            <w:placeholder>
+              <w:docPart w:val="8305C260F124447EA3A39DBC1B119376"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AB39B9B" w14:textId="0D6DB0FB" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>–––</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-655455626"/>
+            <w:placeholder>
+              <w:docPart w:val="3484489138A64313B79A804EC96711C0"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="076580C0" w14:textId="157711DB" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-701787424"/>
+            <w:placeholder>
+              <w:docPart w:val="C3877D35EFE0467FBD4CA4498EF958D2"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C08E764" w14:textId="687DAEC7" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-229618696"/>
+            <w:placeholder>
+              <w:docPart w:val="4DD9D016D976495B8344B106FF7C78C4"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CA1D685" w14:textId="13BDDB34" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-914779151"/>
+            <w:placeholder>
+              <w:docPart w:val="C7BE4CA70A894035A9D6140B74092DB0"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="47AF9B6F" w14:textId="0FAD0300" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="2038543855"/>
+            <w:placeholder>
+              <w:docPart w:val="4427EC7AFA9A4F4C9A5F9DFC3BA41F80"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36EAD97A" w14:textId="737317C4" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-560484353"/>
+            <w:placeholder>
+              <w:docPart w:val="20CB6D27593B41F28C2AD65009C4775F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AA5E33A" w14:textId="6DF12CB6" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-1597626669"/>
+            <w:placeholder>
+              <w:docPart w:val="9233539C4BB14E8EBA2F9C8C99BF9B4C"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="790B13F7" w14:textId="4DCC77DC" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3909DA26" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A02C18A" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C7ADE3" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1566C6BE" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E3225E" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E48FC5B" w14:textId="40E24669" w:rsidR="00952890" w:rsidRPr="00053023" w:rsidRDefault="00952890" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2105F532" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2105F532" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00952890" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9C333C" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="7C9C333C" w14:textId="775F536A" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1604177765"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="008D043C">
+                <w:r w:rsidR="00952890">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="00952890">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="00952890" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>evá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F668E38" w14:textId="4951D9A0" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0F668E38" w14:textId="4951D9A0" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="821231325"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0064026A">
+                <w:r w:rsidR="00952890">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="00952890">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="00952890" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>třed krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="142" w:type="dxa"/>
+            <w:tcW w:w="99" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6AB2EA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6C6AB2EA" w14:textId="77777777" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00952890" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545E9A2A" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="545E9A2A" w14:textId="74084D71" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00563ACA" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="00952890" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo tetování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="tetování"/>
             <w:tag w:val="tetování"/>
             <w:id w:val="1211607078"/>
             <w:placeholder>
-              <w:docPart w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
+              <w:docPart w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2269" w:type="dxa"/>
+                <w:tcW w:w="1537" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4C4D3179" w14:textId="253942E0" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
+              <w:p w14:paraId="4C4D3179" w14:textId="253942E0" w:rsidR="00952890" w:rsidRPr="003355DF" w:rsidRDefault="00952890" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="12898793" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="12898793" w14:textId="77777777" w:rsidTr="00563ACA">
         <w:trPr>
           <w:trHeight w:val="26"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E1BE05" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="01E1BE05" w14:textId="23D196FA" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00CD063E" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="00524C22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum aplikace/odečtení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum čipu"/>
             <w:tag w:val="datum čipu"/>
             <w:id w:val="339053555"/>
             <w:placeholder>
               <w:docPart w:val="518375FEE13C44B9806CA89144C29954"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcW w:w="2529" w:type="dxa"/>
+                <w:gridSpan w:val="15"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="364AC938" w14:textId="522B1E3F" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="924538215"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -715,54 +1474,54 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ravá strana krku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E16485A" w14:textId="188EEE2E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6E16485A" w14:textId="44AECC11" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="103090620"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
@@ -783,199 +1542,223 @@
               </w:rPr>
               <w:t xml:space="preserve"> j</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iné</w:t>
             </w:r>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E10F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>–––</w:t>
+              <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vypište</w:t>
+              <w:t>vypište</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="142" w:type="dxa"/>
+            <w:tcW w:w="99" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E28AD2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F48A4E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="78F48A4E" w14:textId="3F2E7341" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00563ACA" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Číslo Petpasu</w:t>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Číslo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Petpasu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="petpas"/>
             <w:tag w:val="petpas"/>
             <w:id w:val="1143078340"/>
             <w:placeholder>
               <w:docPart w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2269" w:type="dxa"/>
+                <w:tcW w:w="1537" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="586AC161" w14:textId="388BE64D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
+              <w:p w14:paraId="586AC161" w14:textId="388BE64D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00952890" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D44B8" w:rsidRPr="003355DF" w14:paraId="11D2F4CA" w14:textId="77777777" w:rsidTr="009777A9">
+      <w:tr w:rsidR="008D44B8" w:rsidRPr="003355DF" w14:paraId="11D2F4CA" w14:textId="77777777" w:rsidTr="00563ACA">
         <w:trPr>
           <w:trHeight w:val="26"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4122C401" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC63DA4" w14:textId="77777777" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008D44B8" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1000,82 +1783,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="umístění"/>
             <w:tag w:val="umístění"/>
             <w:id w:val="1721864941"/>
             <w:placeholder>
               <w:docPart w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6663" w:type="dxa"/>
+                <w:tcW w:w="5867" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DDD675B" w14:textId="5A0F0DDB" w:rsidR="008D44B8" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65059DFB" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="65059DFB" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="00524C22">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informace o narození psa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
@@ -1263,60 +2046,71 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="634431F9" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B1BCA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="1D5B1BCA" w14:textId="54F63F49" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00AC4B92" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození psa"/>
             <w:tag w:val="datum narození psa"/>
             <w:id w:val="-1481294849"/>
             <w:placeholder>
               <w:docPart w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
@@ -1326,60 +2120,62 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
@@ -1422,84 +2218,87 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E1737" w14:textId="7AE389EC" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="4A3E1737" w14:textId="49BC38AF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="002512EB" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum narození není přesné </w:t>
             </w:r>
             <w:r w:rsidR="008E10F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>–––</w:t>
+              <w:t>–</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003355DF">
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>přibližné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození přibližně"/>
             <w:tag w:val="datum narození přibližně"/>
             <w:id w:val="238212266"/>
             <w:placeholder>
               <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
@@ -1509,60 +2308,62 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
@@ -1594,85 +2395,117 @@
               </w:tcPr>
               <w:p w14:paraId="1337E677" w14:textId="5ADD519A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76290C81" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="76290C81" w14:textId="1D8E7F6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="009C0B32" w:rsidP="008D043C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="009C0B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zakroužkujte platné</w:t>
+        <w:t>Zaškrtněte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platné</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidR="005B6506" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poznávací znaky</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
@@ -1702,150 +2535,158 @@
           </w:tcPr>
           <w:p w14:paraId="1FD1B078" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Průkaz původu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6BABF5" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="4A6BABF5" w14:textId="221F8850" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="972407509"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+            <w:r w:rsidR="009C0B32" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ANO</w:t>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB0B0F8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="1FB0B0F8" w14:textId="04DE528A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1442185726"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5881E133" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
@@ -1907,142 +2748,158 @@
           </w:tcPr>
           <w:p w14:paraId="20C06494" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pohlaví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDF4B93" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0FDF4B93" w14:textId="280BC1D1" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1945992248"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fena</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0462F6A9" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="0462F6A9" w14:textId="697A6C96" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="939418425"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pes</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="639D63F8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2076,206 +2933,244 @@
           </w:tcPr>
           <w:p w14:paraId="2F47A986" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kastrace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F4953" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6B3F4953" w14:textId="53DF03EF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1395477558"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ANO</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75ECF893" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="75ECF893" w14:textId="24A1A1B1" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1756824015"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F091052" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6416" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39C3E970" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30437228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="30437228" w14:textId="71FB9C9E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="005B6506" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Doplňkové informace</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> k popisu psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2315,416 +3210,459 @@
               </w:tcPr>
               <w:p w14:paraId="267F2A2C" w14:textId="4FF249F8" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40C931C8" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="006C0FAD" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="40C931C8" w14:textId="0C80D52B" w:rsidR="008D043C" w:rsidRPr="006C0FAD" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0FAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Očkování</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> proti vzteklině</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="005B6506" w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6506">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Platnost očkování</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="1001"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="119"/>
-        <w:gridCol w:w="1398"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="227"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0F596B09" w14:textId="77777777" w:rsidTr="003936F3">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="0F596B09" w14:textId="77777777" w:rsidTr="0028178C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="793" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01878E1E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="01878E1E" w14:textId="1EA70B42" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="000522FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Očkován</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4863BAD0" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="4863BAD0" w14:textId="7BF054E0" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="425621925"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D043C">
+            <w:r w:rsidR="009C0B32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ANO</w:t>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350293F5" w14:textId="14BF17CF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="0031154E">
+          <w:p w14:paraId="350293F5" w14:textId="1406477E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00000000" w:rsidP="0031154E">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1725560012"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CC1727">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C0B32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF2ED81" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="pct"/>
+            <w:tcW w:w="749" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088E3CFE" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="000522FA" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="088E3CFE" w14:textId="067697A6" w:rsidR="008D043C" w:rsidRPr="000522FA" w:rsidRDefault="0028178C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000522FA">
+            <w:r w:rsidRPr="0061718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D043C" w:rsidRPr="000522FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum očkování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum očkování"/>
             <w:tag w:val="datum očkování"/>
             <w:id w:val="-2014524041"/>
             <w:placeholder>
               <w:docPart w:val="225FE70B94D740A1B42A40A91259DCBE"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="534" w:type="pct"/>
+                <w:tcW w:w="467" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcW w:w="107" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB4751E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2882,120 +3820,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> měsíců</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="746BFF99" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="746BFF99" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="009C0B32" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Chovatel (osoba, která má zvíře v držení a je za něj zodpovědná)</w:t>
+        <w:t xml:space="preserve">Chovatel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(osoba, která má zvíře v držení a je za něj zodpovědná)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="6803"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="18E4F403" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E398DC9" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6E398DC9" w14:textId="39FB888C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="jméno chovatele"/>
             <w:tag w:val="jméno chovatele"/>
             <w:id w:val="1055743547"/>
             <w:placeholder>
               <w:docPart w:val="95005DA3210748F8B1C3DFFADDF10ACE"/>
             </w:placeholder>
@@ -3028,71 +3964,60 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="5A8B4E66" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2271D92E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2271D92E" w14:textId="222D3042" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Příjmení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="příjmení chovatele"/>
             <w:tag w:val="příjmení chovatele"/>
             <w:id w:val="-1210340766"/>
             <w:placeholder>
               <w:docPart w:val="35D6C12BDB694E73A58B4F1CA04D0703"/>
             </w:placeholder>
@@ -3125,71 +4050,60 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="76E9EFFF" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4B8FF9" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="2D4B8FF9" w14:textId="1FF79D8D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození chovatele"/>
             <w:tag w:val="datum narození chovatele"/>
             <w:id w:val="516818162"/>
             <w:placeholder>
               <w:docPart w:val="5A0C0B11CAE04D45BF86BBAF27E307CB"/>
             </w:placeholder>
@@ -3202,98 +4116,89 @@
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="46DF1308" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="24B18C32" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A8FE87" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="07A8FE87" w14:textId="3D1B856D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresa pobytu uveden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3351,137 +4256,167 @@
               <w:p w14:paraId="7939424D" w14:textId="2E4BC98B" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A5C1655" w14:textId="390D078E" w:rsidR="008D043C" w:rsidRPr="00922009" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="4A5C1655" w14:textId="7F1D75EA" w:rsidR="008D043C" w:rsidRPr="00922009" w:rsidRDefault="005B6506" w:rsidP="008D043C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922009">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="00922009">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cizin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ec </w:t>
       </w:r>
       <w:r w:rsidR="008E10F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–––</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> typ dokladu (občané ČR nevyplňují)</w:t>
+        <w:t xml:space="preserve"> typ dokladu </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="00E52C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(občané ČR nevyplňují)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="003355DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Číslo dokladu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
@@ -4166,227 +5101,247 @@
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3494"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="2EF0F1D8" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5AC76D" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
+          <w:p w14:paraId="6E5AC76D" w14:textId="016FD733" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061718F">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresa chovu je stejná jako adresa pobytu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA185FA" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="2BA185FA" w14:textId="608E4237" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1833982081"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ANO</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00712950">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="777" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9D9884" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
+          <w:p w14:paraId="6E9D9884" w14:textId="1572F291" w:rsidR="008D043C" w:rsidRPr="00D757BE" w:rsidRDefault="00000000" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-223673267"/>
                 <w15:color w:val="FFCC99"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008D043C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D043C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NE</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00712950">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C7AC8E7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="6C7AC8E7" w14:textId="5288C2AB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00AB35E0" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003355DF">
+      <w:r w:rsidRPr="0061718F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pokud ne, uveďte místo chovu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
@@ -4694,68 +5649,88 @@
               <w:p w14:paraId="673244EA" w14:textId="2B37141E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BA1CF2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="79BA1CF2" w14:textId="6210C5C8" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktní údaje chovatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5035,60 +6010,62 @@
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="461" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5213,176 +6190,176 @@
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidRDefault="00463A71" w:rsidP="00432022"/>
     <w:sectPr w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidSect="008E10F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="0" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41E32725" w14:textId="77777777" w:rsidR="00DE55B7" w:rsidRDefault="00DE55B7" w:rsidP="00755F8D">
+    <w:p w14:paraId="4574F3DD" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36307193" w14:textId="77777777" w:rsidR="00DE55B7" w:rsidRDefault="00DE55B7" w:rsidP="00755F8D">
+    <w:p w14:paraId="794D51A0" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CEE035A" w14:textId="77777777" w:rsidR="00DE55B7" w:rsidRDefault="00DE55B7" w:rsidP="00755F8D">
+    <w:p w14:paraId="2699BBA1" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="725859F5" w14:textId="77777777" w:rsidR="00DE55B7" w:rsidRDefault="00DE55B7" w:rsidP="00755F8D">
+    <w:p w14:paraId="429E8448" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5961,156 +6938,190 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="97"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5y1hOqDWx2fiolFTLE65UUG4v3QOKD/+KG1I3938wSlKl07tv556qfpoNSvUJKejrkBsdgbEIpx2BWYs3O/8UQ==" w:salt="nw4TF2cLwgXrlPr19GdujA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E346A6"/>
     <w:rsid w:val="000030E7"/>
     <w:rsid w:val="00007565"/>
+    <w:rsid w:val="000261BC"/>
+    <w:rsid w:val="00060724"/>
     <w:rsid w:val="000B2DC6"/>
+    <w:rsid w:val="0011175D"/>
     <w:rsid w:val="001162B4"/>
     <w:rsid w:val="001B2B97"/>
     <w:rsid w:val="001B7E1E"/>
     <w:rsid w:val="00203B8F"/>
     <w:rsid w:val="00240A27"/>
+    <w:rsid w:val="002512EB"/>
     <w:rsid w:val="00263B0C"/>
+    <w:rsid w:val="0028178C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00311576"/>
+    <w:rsid w:val="003120BB"/>
     <w:rsid w:val="00342126"/>
+    <w:rsid w:val="00371F19"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
     <w:rsid w:val="00432022"/>
+    <w:rsid w:val="00451051"/>
     <w:rsid w:val="00463A71"/>
     <w:rsid w:val="0049155A"/>
     <w:rsid w:val="004A2CED"/>
+    <w:rsid w:val="004F4F16"/>
+    <w:rsid w:val="00524C22"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="00562813"/>
+    <w:rsid w:val="00562952"/>
+    <w:rsid w:val="00563ACA"/>
+    <w:rsid w:val="005B6506"/>
     <w:rsid w:val="005F0716"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
+    <w:rsid w:val="0066758D"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
+    <w:rsid w:val="00712950"/>
     <w:rsid w:val="00724220"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
+    <w:rsid w:val="00776506"/>
     <w:rsid w:val="007D10F5"/>
+    <w:rsid w:val="007D7489"/>
     <w:rsid w:val="008066C2"/>
+    <w:rsid w:val="00831259"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
     <w:rsid w:val="008E10F1"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
+    <w:rsid w:val="00952890"/>
     <w:rsid w:val="00962B8C"/>
+    <w:rsid w:val="00964946"/>
+    <w:rsid w:val="009C0B32"/>
     <w:rsid w:val="009C38DC"/>
     <w:rsid w:val="009E10B3"/>
     <w:rsid w:val="00A665E1"/>
+    <w:rsid w:val="00A954DA"/>
     <w:rsid w:val="00AA3388"/>
+    <w:rsid w:val="00AB35E0"/>
+    <w:rsid w:val="00AC4B92"/>
+    <w:rsid w:val="00AF27EC"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
+    <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00BA2578"/>
     <w:rsid w:val="00BA3835"/>
     <w:rsid w:val="00BC0852"/>
+    <w:rsid w:val="00BF1744"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C85AAC"/>
     <w:rsid w:val="00CA5BB4"/>
     <w:rsid w:val="00CC1727"/>
+    <w:rsid w:val="00CD063E"/>
     <w:rsid w:val="00CF4552"/>
     <w:rsid w:val="00D11F92"/>
     <w:rsid w:val="00D174B7"/>
+    <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D3403F"/>
+    <w:rsid w:val="00D340AD"/>
     <w:rsid w:val="00D81542"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00DB063E"/>
     <w:rsid w:val="00DE55B7"/>
     <w:rsid w:val="00E22F70"/>
     <w:rsid w:val="00E346A6"/>
     <w:rsid w:val="00E3549B"/>
     <w:rsid w:val="00E42ED9"/>
+    <w:rsid w:val="00E52C56"/>
+    <w:rsid w:val="00EA117E"/>
     <w:rsid w:val="00ED6309"/>
+    <w:rsid w:val="00F10DFE"/>
     <w:rsid w:val="00F23D80"/>
     <w:rsid w:val="00F846CC"/>
     <w:rsid w:val="00FA1E6A"/>
     <w:rsid w:val="00FD0F63"/>
     <w:rsid w:val="00FD61F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -8222,108 +9233,50 @@
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...56 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B01C614-BC5A-434E-84DB-001387CB71ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000B1A61" w:rsidRDefault="003D422C" w:rsidP="003D422C">
           <w:pPr>
             <w:pStyle w:val="518375FEE13C44B9806CA89144C29954"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte datum.</w:t>
@@ -9005,173 +9958,476 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E0DB155-6B63-4EA0-BA8D-6910D897F37C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A0BFD" w:rsidRDefault="000B1A61" w:rsidP="000B1A61">
           <w:pPr>
             <w:pStyle w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C26EB3F63084A169F40353B04DE4306"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5766A3D-0485-4148-8593-82E052A904B4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="3C26EB3F63084A169F40353B04DE4306"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8305C260F124447EA3A39DBC1B119376"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C8F09FF-3E75-4BB0-8697-4FA8AF177F71}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="8305C260F124447EA3A39DBC1B119376"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3484489138A64313B79A804EC96711C0"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{997B3BF6-0BAF-48A8-87E5-10C36059FBD5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="3484489138A64313B79A804EC96711C0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3877D35EFE0467FBD4CA4498EF958D2"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F21CB91-4985-41A0-AC2C-280EF666F278}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="C3877D35EFE0467FBD4CA4498EF958D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4DD9D016D976495B8344B106FF7C78C4"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D89E56F1-D91E-4A05-BF0C-5D78EA60E157}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="4DD9D016D976495B8344B106FF7C78C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C7BE4CA70A894035A9D6140B74092DB0"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B147E61-8651-46B8-B0AA-74F605ABDC54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="C7BE4CA70A894035A9D6140B74092DB0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4427EC7AFA9A4F4C9A5F9DFC3BA41F80"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{76ACF2B7-9C1D-41B3-B466-E06DC9EDBB5C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="4427EC7AFA9A4F4C9A5F9DFC3BA41F80"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="20CB6D27593B41F28C2AD65009C4775F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6FB20EA-2C16-411D-85F9-54C6767077A2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="20CB6D27593B41F28C2AD65009C4775F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9233539C4BB14E8EBA2F9C8C99BF9B4C"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61E4F990-6DBA-4A3A-8074-DBABAA881481}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="9233539C4BB14E8EBA2F9C8C99BF9B4C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{107A5470-0372-480A-80CD-E6B86BA3D208}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
+          <w:pPr>
+            <w:pStyle w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
+    <w:rsid w:val="000458CD"/>
     <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="00297AE5"/>
     <w:rsid w:val="002A0BFD"/>
     <w:rsid w:val="00313875"/>
+    <w:rsid w:val="0035521B"/>
     <w:rsid w:val="003D422C"/>
+    <w:rsid w:val="00421D0E"/>
     <w:rsid w:val="00475B35"/>
+    <w:rsid w:val="00480597"/>
+    <w:rsid w:val="005857A1"/>
+    <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="0073261B"/>
     <w:rsid w:val="00840093"/>
+    <w:rsid w:val="008E4082"/>
+    <w:rsid w:val="008F536E"/>
+    <w:rsid w:val="00964946"/>
     <w:rsid w:val="00AD2A8D"/>
     <w:rsid w:val="00B11002"/>
+    <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
+    <w:rsid w:val="00D26952"/>
+    <w:rsid w:val="00D52DAE"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9585,51 +10841,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="008E4082"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
     <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
     <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
     <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
     <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
     <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
@@ -9701,50 +10957,130 @@
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8230D8969904258AF0DE971CC01FD8B">
     <w:name w:val="A8230D8969904258AF0DE971CC01FD8B"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B72A15C271468BBF7B2458513C4777">
     <w:name w:val="81B72A15C271468BBF7B2458513C4777"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2D42A0F625F40E38D5A3DE53207EC34">
     <w:name w:val="D2D42A0F625F40E38D5A3DE53207EC34"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A942BB6A7DB446AC8F28CE7B3FEFC63E">
     <w:name w:val="A942BB6A7DB446AC8F28CE7B3FEFC63E"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC8B71F88D5B4A73B8226EC060C1253C">
     <w:name w:val="EC8B71F88D5B4A73B8226EC060C1253C"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3D437C5075E4BE99A97784EEFB8AD67">
     <w:name w:val="C3D437C5075E4BE99A97784EEFB8AD67"/>
     <w:rsid w:val="000B1A61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E835A960B5D4120A3143E98E06EBEC5">
+    <w:name w:val="0E835A960B5D4120A3143E98E06EBEC5"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C59DF88545D4592A6DA84B985F982DB">
+    <w:name w:val="8C59DF88545D4592A6DA84B985F982DB"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373AA9F132034595B8360AA0D5CF1E6B">
+    <w:name w:val="373AA9F132034595B8360AA0D5CF1E6B"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11E79F78F86E443DB9EA49C5CF6655D8">
+    <w:name w:val="11E79F78F86E443DB9EA49C5CF6655D8"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D67E8CD4C2D425CB1A3F73F06A34A69">
+    <w:name w:val="1D67E8CD4C2D425CB1A3F73F06A34A69"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A27806F42A8454F82739B84E50837A5">
+    <w:name w:val="5A27806F42A8454F82739B84E50837A5"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755552D2EAB14323A06D84268166468E">
+    <w:name w:val="755552D2EAB14323A06D84268166468E"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CCEE6384C9D4CF19A59643908170F52">
+    <w:name w:val="2CCEE6384C9D4CF19A59643908170F52"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="734B5EA2C7214ECA9CDBA6DCE4CD9736">
+    <w:name w:val="734B5EA2C7214ECA9CDBA6DCE4CD9736"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C8C5E6F57C641B7B4F308D235160EDA">
+    <w:name w:val="5C8C5E6F57C641B7B4F308D235160EDA"/>
+    <w:rsid w:val="0035521B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C26EB3F63084A169F40353B04DE4306">
+    <w:name w:val="3C26EB3F63084A169F40353B04DE4306"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8305C260F124447EA3A39DBC1B119376">
+    <w:name w:val="8305C260F124447EA3A39DBC1B119376"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3484489138A64313B79A804EC96711C0">
+    <w:name w:val="3484489138A64313B79A804EC96711C0"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3877D35EFE0467FBD4CA4498EF958D2">
+    <w:name w:val="C3877D35EFE0467FBD4CA4498EF958D2"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DD9D016D976495B8344B106FF7C78C4">
+    <w:name w:val="4DD9D016D976495B8344B106FF7C78C4"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7BE4CA70A894035A9D6140B74092DB0">
+    <w:name w:val="C7BE4CA70A894035A9D6140B74092DB0"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4427EC7AFA9A4F4C9A5F9DFC3BA41F80">
+    <w:name w:val="4427EC7AFA9A4F4C9A5F9DFC3BA41F80"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20CB6D27593B41F28C2AD65009C4775F">
+    <w:name w:val="20CB6D27593B41F28C2AD65009C4775F"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9233539C4BB14E8EBA2F9C8C99BF9B4C">
+    <w:name w:val="9233539C4BB14E8EBA2F9C8C99BF9B4C"/>
+    <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39EE1AD1C9E14A359BB90FC7884488CB">
+    <w:name w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
+    <w:rsid w:val="008E4082"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9978,69 +11314,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1493</Characters>
+  <Words>278</Words>
+  <Characters>1646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1743</CharactersWithSpaces>
+  <CharactersWithSpaces>1921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>